--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -119,51 +119,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="34" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">CultureAI Trust Centre — Sub-processors</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 active sub-processors. Exported 2026-07-26 from https://trust.culture.ai</t>
+          <t xml:space="preserve">5 active sub-processors. Exported 2026-09-09 from https://trust.culture.ai</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Sub-processor</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Purpose</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Data processed</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Location</t>
         </is>
       </c>